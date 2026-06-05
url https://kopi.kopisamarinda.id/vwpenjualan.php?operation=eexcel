--- v0 (2026-04-11)
+++ v1 (2026-06-05)
@@ -2339,57 +2339,57 @@
   <si>
     <t>12.11.2025</t>
   </si>
   <si>
     <t>DENSON</t>
   </si>
   <si>
     <t>12 NOVEMBER 2025</t>
   </si>
   <si>
     <t>54,000</t>
   </si>
   <si>
     <t>1.540.000</t>
   </si>
   <si>
     <t>364,000</t>
   </si>
   <si>
     <t>13 NOVEMBER 2025</t>
   </si>
   <si>
     <t>13.11.2025</t>
   </si>
   <si>
+    <t>2.200.000</t>
+  </si>
+  <si>
+    <t>520,000</t>
+  </si>
+  <si>
     <t>rini</t>
-  </si>
-[...4 lines deleted...]
-    <t>520,000</t>
   </si>
   <si>
     <t>14 NOVEMBER 2025</t>
   </si>
   <si>
     <t>14.11.2025</t>
   </si>
   <si>
     <t>RAMDAN</t>
   </si>
   <si>
     <t>-20,000</t>
   </si>
   <si>
     <t>255,000</t>
   </si>
   <si>
     <t>190,000</t>
   </si>
   <si>
     <t>Eben</t>
   </si>
   <si>
     <t>Santi</t>
   </si>
@@ -8021,98 +8021,98 @@
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176">
         <v>195.0</v>
       </c>
       <c r="G176">
         <v>195.0</v>
       </c>
       <c r="H176" t="s">
         <v>19</v>
       </c>
       <c r="I176" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>196</v>
       </c>
       <c r="B177" t="s">
         <v>197</v>
       </c>
       <c r="C177" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D177">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177">
         <v>195.0</v>
       </c>
       <c r="G177">
-        <v>195.0</v>
+        <v>58.5</v>
       </c>
       <c r="H177" t="s">
         <v>199</v>
       </c>
-      <c r="I177" t="s">
-        <v>14</v>
+      <c r="I177">
+        <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>196</v>
       </c>
       <c r="B178" t="s">
         <v>197</v>
       </c>
       <c r="C178" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D178">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178">
         <v>195.0</v>
       </c>
       <c r="G178">
-        <v>58.5</v>
+        <v>195.0</v>
       </c>
       <c r="H178" t="s">
         <v>199</v>
       </c>
-      <c r="I178">
-        <v>0</v>
+      <c r="I178" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>196</v>
       </c>
       <c r="B179" t="s">
         <v>197</v>
       </c>
       <c r="C179" t="s">
         <v>107</v>
       </c>
       <c r="D179">
         <v>5</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179">
         <v>175.0</v>
       </c>
       <c r="G179">
         <v>875.0</v>
       </c>
       <c r="H179" t="s">
@@ -13415,98 +13415,98 @@
       </c>
       <c r="E362" t="s">
         <v>12</v>
       </c>
       <c r="F362">
         <v>195.0</v>
       </c>
       <c r="G362">
         <v>195.0</v>
       </c>
       <c r="H362" t="s">
         <v>116</v>
       </c>
       <c r="I362" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" t="s">
         <v>344</v>
       </c>
       <c r="B363" t="s">
         <v>345</v>
       </c>
       <c r="C363" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D363">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E363" t="s">
         <v>12</v>
       </c>
       <c r="F363">
         <v>195.0</v>
       </c>
       <c r="G363">
-        <v>58.5</v>
+        <v>136.5</v>
       </c>
       <c r="H363" t="s">
         <v>347</v>
       </c>
-      <c r="I363">
-        <v>0</v>
+      <c r="I363" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" t="s">
         <v>344</v>
       </c>
       <c r="B364" t="s">
         <v>345</v>
       </c>
       <c r="C364" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D364">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E364" t="s">
         <v>12</v>
       </c>
       <c r="F364">
         <v>195.0</v>
       </c>
       <c r="G364">
-        <v>136.5</v>
+        <v>58.5</v>
       </c>
       <c r="H364" t="s">
         <v>347</v>
       </c>
-      <c r="I364" t="s">
-        <v>14</v>
+      <c r="I364">
+        <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" t="s">
         <v>344</v>
       </c>
       <c r="B365" t="s">
         <v>345</v>
       </c>
       <c r="C365" t="s">
         <v>15</v>
       </c>
       <c r="D365">
         <v>0</v>
       </c>
       <c r="E365" t="s">
         <v>12</v>
       </c>
       <c r="F365">
         <v>195.0</v>
       </c>
       <c r="G365">
         <v>58.5</v>
       </c>
       <c r="H365" t="s">
@@ -20172,98 +20172,98 @@
       </c>
       <c r="E595" t="s">
         <v>12</v>
       </c>
       <c r="F595">
         <v>195.0</v>
       </c>
       <c r="G595">
         <v>136.5</v>
       </c>
       <c r="H595" t="s">
         <v>472</v>
       </c>
       <c r="I595" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" t="s">
         <v>510</v>
       </c>
       <c r="B596" t="s">
         <v>511</v>
       </c>
       <c r="C596" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D596">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E596" t="s">
         <v>12</v>
       </c>
       <c r="F596">
         <v>195.0</v>
       </c>
       <c r="G596">
-        <v>195.0</v>
+        <v>58.5</v>
       </c>
       <c r="H596" t="s">
         <v>472</v>
       </c>
-      <c r="I596" t="s">
-        <v>14</v>
+      <c r="I596">
+        <v>0</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" t="s">
         <v>510</v>
       </c>
       <c r="B597" t="s">
         <v>511</v>
       </c>
       <c r="C597" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D597">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E597" t="s">
         <v>12</v>
       </c>
       <c r="F597">
         <v>195.0</v>
       </c>
       <c r="G597">
-        <v>58.5</v>
+        <v>195.0</v>
       </c>
       <c r="H597" t="s">
         <v>472</v>
       </c>
-      <c r="I597">
-        <v>0</v>
+      <c r="I597" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" t="s">
         <v>510</v>
       </c>
       <c r="B598" t="s">
         <v>511</v>
       </c>
       <c r="C598" t="s">
         <v>15</v>
       </c>
       <c r="D598">
         <v>1</v>
       </c>
       <c r="E598" t="s">
         <v>12</v>
       </c>
       <c r="F598">
         <v>195.0</v>
       </c>
       <c r="G598">
         <v>97.5</v>
       </c>
       <c r="H598" t="s">
@@ -20868,98 +20868,98 @@
       </c>
       <c r="E619" t="s">
         <v>12</v>
       </c>
       <c r="F619">
         <v>185.0</v>
       </c>
       <c r="G619">
         <v>925.0</v>
       </c>
       <c r="H619" t="s">
         <v>200</v>
       </c>
       <c r="I619" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" t="s">
         <v>523</v>
       </c>
       <c r="B620" t="s">
         <v>524</v>
       </c>
       <c r="C620" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D620">
         <v>1</v>
       </c>
       <c r="E620" t="s">
         <v>12</v>
       </c>
       <c r="F620">
         <v>185.0</v>
       </c>
       <c r="G620">
-        <v>129.5</v>
+        <v>111.0</v>
       </c>
       <c r="H620" t="s">
         <v>200</v>
       </c>
       <c r="I620" t="s">
-        <v>20</v>
+        <v>303</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" t="s">
         <v>523</v>
       </c>
       <c r="B621" t="s">
         <v>524</v>
       </c>
       <c r="C621" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D621">
         <v>1</v>
       </c>
       <c r="E621" t="s">
         <v>12</v>
       </c>
       <c r="F621">
         <v>185.0</v>
       </c>
       <c r="G621">
-        <v>111.0</v>
+        <v>129.5</v>
       </c>
       <c r="H621" t="s">
         <v>200</v>
       </c>
       <c r="I621" t="s">
-        <v>303</v>
+        <v>20</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" t="s">
         <v>523</v>
       </c>
       <c r="B622" t="s">
         <v>524</v>
       </c>
       <c r="C622" t="s">
         <v>11</v>
       </c>
       <c r="D622">
         <v>1</v>
       </c>
       <c r="E622" t="s">
         <v>12</v>
       </c>
       <c r="F622">
         <v>185.0</v>
       </c>
       <c r="G622">
         <v>129.5</v>
       </c>
       <c r="H622" t="s">
@@ -26523,156 +26523,156 @@
       </c>
       <c r="E814" t="s">
         <v>12</v>
       </c>
       <c r="F814">
         <v>195.0</v>
       </c>
       <c r="G814">
         <v>58.5</v>
       </c>
       <c r="H814" t="s">
         <v>641</v>
       </c>
       <c r="I814">
         <v>0</v>
       </c>
     </row>
     <row r="815" spans="1:9">
       <c r="A815" t="s">
         <v>642</v>
       </c>
       <c r="B815" t="s">
         <v>643</v>
       </c>
       <c r="C815" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D815">
         <v>1</v>
       </c>
       <c r="E815" t="s">
         <v>12</v>
       </c>
       <c r="F815">
         <v>195.0</v>
       </c>
       <c r="G815">
-        <v>97.5</v>
+        <v>195.0</v>
       </c>
       <c r="H815" t="s">
         <v>334</v>
       </c>
       <c r="I815" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="816" spans="1:9">
       <c r="A816" t="s">
         <v>642</v>
       </c>
       <c r="B816" t="s">
         <v>643</v>
       </c>
       <c r="C816" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D816">
         <v>1</v>
       </c>
       <c r="E816" t="s">
         <v>12</v>
       </c>
       <c r="F816">
         <v>195.0</v>
       </c>
       <c r="G816">
-        <v>195.0</v>
+        <v>97.5</v>
       </c>
       <c r="H816" t="s">
         <v>334</v>
       </c>
       <c r="I816" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="817" spans="1:9">
       <c r="A817" t="s">
         <v>642</v>
       </c>
       <c r="B817" t="s">
         <v>643</v>
       </c>
       <c r="C817" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D817">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E817" t="s">
         <v>12</v>
       </c>
       <c r="F817">
         <v>195.0</v>
       </c>
       <c r="G817">
-        <v>136.5</v>
+        <v>58.5</v>
       </c>
       <c r="H817" t="s">
         <v>334</v>
       </c>
-      <c r="I817" t="s">
-        <v>20</v>
+      <c r="I817">
+        <v>0</v>
       </c>
     </row>
     <row r="818" spans="1:9">
       <c r="A818" t="s">
         <v>642</v>
       </c>
       <c r="B818" t="s">
         <v>643</v>
       </c>
       <c r="C818" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D818">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E818" t="s">
         <v>12</v>
       </c>
       <c r="F818">
         <v>195.0</v>
       </c>
       <c r="G818">
-        <v>58.5</v>
+        <v>136.5</v>
       </c>
       <c r="H818" t="s">
         <v>334</v>
       </c>
-      <c r="I818">
-        <v>0</v>
+      <c r="I818" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="819" spans="1:9">
       <c r="A819" t="s">
         <v>642</v>
       </c>
       <c r="B819" t="s">
         <v>643</v>
       </c>
       <c r="C819" t="s">
         <v>15</v>
       </c>
       <c r="D819">
         <v>1</v>
       </c>
       <c r="E819" t="s">
         <v>12</v>
       </c>
       <c r="F819">
         <v>195.0</v>
       </c>
       <c r="G819">
         <v>195.0</v>
       </c>
       <c r="H819" t="s">
@@ -26784,98 +26784,98 @@
       </c>
       <c r="E823" t="s">
         <v>12</v>
       </c>
       <c r="F823">
         <v>195.0</v>
       </c>
       <c r="G823">
         <v>975.0</v>
       </c>
       <c r="H823" t="s">
         <v>17</v>
       </c>
       <c r="I823" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="824" spans="1:9">
       <c r="A824" t="s">
         <v>642</v>
       </c>
       <c r="B824" t="s">
         <v>643</v>
       </c>
       <c r="C824" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D824">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E824" t="s">
         <v>12</v>
       </c>
       <c r="F824">
         <v>195.0</v>
       </c>
       <c r="G824">
-        <v>117.0</v>
+        <v>78.0</v>
       </c>
       <c r="H824" t="s">
         <v>119</v>
       </c>
-      <c r="I824" t="s">
-        <v>20</v>
+      <c r="I824">
+        <v>0</v>
       </c>
     </row>
     <row r="825" spans="1:9">
       <c r="A825" t="s">
         <v>642</v>
       </c>
       <c r="B825" t="s">
         <v>643</v>
       </c>
       <c r="C825" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D825">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E825" t="s">
         <v>12</v>
       </c>
       <c r="F825">
         <v>195.0</v>
       </c>
       <c r="G825">
-        <v>78.0</v>
+        <v>117.0</v>
       </c>
       <c r="H825" t="s">
         <v>119</v>
       </c>
-      <c r="I825">
-        <v>0</v>
+      <c r="I825" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="826" spans="1:9">
       <c r="A826" t="s">
         <v>646</v>
       </c>
       <c r="B826" t="s">
         <v>647</v>
       </c>
       <c r="C826" t="s">
         <v>11</v>
       </c>
       <c r="D826">
         <v>1</v>
       </c>
       <c r="E826" t="s">
         <v>12</v>
       </c>
       <c r="F826">
         <v>195.0</v>
       </c>
       <c r="G826">
         <v>195.0</v>
       </c>
       <c r="H826" t="s">
@@ -27016,98 +27016,98 @@
       </c>
       <c r="E831" t="s">
         <v>12</v>
       </c>
       <c r="F831">
         <v>195.0</v>
       </c>
       <c r="G831">
         <v>975.0</v>
       </c>
       <c r="H831" t="s">
         <v>525</v>
       </c>
       <c r="I831" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="832" spans="1:9">
       <c r="A832" t="s">
         <v>646</v>
       </c>
       <c r="B832" t="s">
         <v>647</v>
       </c>
       <c r="C832" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D832">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E832" t="s">
         <v>12</v>
       </c>
       <c r="F832">
         <v>195.0</v>
       </c>
       <c r="G832">
-        <v>58.5</v>
+        <v>136.5</v>
       </c>
       <c r="H832" t="s">
         <v>567</v>
       </c>
-      <c r="I832">
-        <v>0</v>
+      <c r="I832" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="833" spans="1:9">
       <c r="A833" t="s">
         <v>646</v>
       </c>
       <c r="B833" t="s">
         <v>647</v>
       </c>
       <c r="C833" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D833">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E833" t="s">
         <v>12</v>
       </c>
       <c r="F833">
         <v>195.0</v>
       </c>
       <c r="G833">
-        <v>136.5</v>
+        <v>58.5</v>
       </c>
       <c r="H833" t="s">
         <v>567</v>
       </c>
-      <c r="I833" t="s">
-        <v>14</v>
+      <c r="I833">
+        <v>0</v>
       </c>
     </row>
     <row r="834" spans="1:9">
       <c r="A834" t="s">
         <v>646</v>
       </c>
       <c r="B834" t="s">
         <v>647</v>
       </c>
       <c r="C834" t="s">
         <v>15</v>
       </c>
       <c r="D834">
         <v>5</v>
       </c>
       <c r="E834" t="s">
         <v>12</v>
       </c>
       <c r="F834">
         <v>185.0</v>
       </c>
       <c r="G834">
         <v>925.0</v>
       </c>
       <c r="H834" t="s">
@@ -30148,98 +30148,98 @@
       </c>
       <c r="E939" t="s">
         <v>12</v>
       </c>
       <c r="F939">
         <v>195.0</v>
       </c>
       <c r="G939">
         <v>78.0</v>
       </c>
       <c r="H939" t="s">
         <v>422</v>
       </c>
       <c r="I939">
         <v>0</v>
       </c>
     </row>
     <row r="940" spans="1:9">
       <c r="A940" t="s">
         <v>711</v>
       </c>
       <c r="B940" t="s">
         <v>712</v>
       </c>
       <c r="C940" t="s">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="D940">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E940" t="s">
         <v>12</v>
       </c>
       <c r="F940">
-        <v>175.0</v>
+        <v>125.0</v>
       </c>
       <c r="G940">
-        <v>350.0</v>
+        <v>125.0</v>
       </c>
       <c r="H940" t="s">
-        <v>195</v>
+        <v>675</v>
       </c>
       <c r="I940" t="s">
-        <v>22</v>
+        <v>162</v>
       </c>
     </row>
     <row r="941" spans="1:9">
       <c r="A941" t="s">
         <v>711</v>
       </c>
       <c r="B941" t="s">
         <v>712</v>
       </c>
       <c r="C941" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="D941">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E941" t="s">
         <v>12</v>
       </c>
       <c r="F941">
-        <v>125.0</v>
+        <v>175.0</v>
       </c>
       <c r="G941">
-        <v>125.0</v>
+        <v>350.0</v>
       </c>
       <c r="H941" t="s">
-        <v>675</v>
+        <v>195</v>
       </c>
       <c r="I941" t="s">
-        <v>162</v>
+        <v>22</v>
       </c>
     </row>
     <row r="942" spans="1:9">
       <c r="A942" t="s">
         <v>711</v>
       </c>
       <c r="B942" t="s">
         <v>712</v>
       </c>
       <c r="C942" t="s">
         <v>15</v>
       </c>
       <c r="D942">
         <v>2</v>
       </c>
       <c r="E942" t="s">
         <v>12</v>
       </c>
       <c r="F942">
         <v>195.0</v>
       </c>
       <c r="G942">
         <v>390.0</v>
       </c>
       <c r="H942" t="s">
@@ -31424,127 +31424,127 @@
       </c>
       <c r="E983" t="s">
         <v>12</v>
       </c>
       <c r="F983">
         <v>195.0</v>
       </c>
       <c r="G983">
         <v>117.0</v>
       </c>
       <c r="H983" t="s">
         <v>710</v>
       </c>
       <c r="I983" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="984" spans="1:9">
       <c r="A984" t="s">
         <v>742</v>
       </c>
       <c r="B984" t="s">
         <v>743</v>
       </c>
       <c r="C984" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="D984">
         <v>1</v>
       </c>
       <c r="E984" t="s">
         <v>12</v>
       </c>
       <c r="F984">
-        <v>175.0</v>
+        <v>210.0</v>
       </c>
       <c r="G984">
-        <v>175.0</v>
+        <v>210.0</v>
       </c>
       <c r="H984" t="s">
         <v>675</v>
       </c>
       <c r="I984" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="985" spans="1:9">
       <c r="A985" t="s">
         <v>742</v>
       </c>
       <c r="B985" t="s">
         <v>743</v>
       </c>
       <c r="C985" t="s">
-        <v>11</v>
+        <v>737</v>
       </c>
       <c r="D985">
         <v>1</v>
       </c>
       <c r="E985" t="s">
         <v>12</v>
       </c>
       <c r="F985">
-        <v>210.0</v>
+        <v>125.0</v>
       </c>
       <c r="G985">
-        <v>210.0</v>
+        <v>125.0</v>
       </c>
       <c r="H985" t="s">
-        <v>675</v>
+        <v>745</v>
       </c>
       <c r="I985" t="s">
-        <v>32</v>
+        <v>162</v>
       </c>
     </row>
     <row r="986" spans="1:9">
       <c r="A986" t="s">
         <v>742</v>
       </c>
       <c r="B986" t="s">
         <v>743</v>
       </c>
       <c r="C986" t="s">
-        <v>737</v>
+        <v>107</v>
       </c>
       <c r="D986">
         <v>1</v>
       </c>
       <c r="E986" t="s">
         <v>12</v>
       </c>
       <c r="F986">
-        <v>125.0</v>
+        <v>175.0</v>
       </c>
       <c r="G986">
-        <v>125.0</v>
+        <v>175.0</v>
       </c>
       <c r="H986" t="s">
-        <v>745</v>
+        <v>675</v>
       </c>
       <c r="I986" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
     </row>
     <row r="987" spans="1:9">
       <c r="A987" t="s">
         <v>742</v>
       </c>
       <c r="B987" t="s">
         <v>743</v>
       </c>
       <c r="C987" t="s">
         <v>728</v>
       </c>
       <c r="D987">
         <v>1</v>
       </c>
       <c r="E987" t="s">
         <v>12</v>
       </c>
       <c r="F987">
         <v>125.0</v>
       </c>
       <c r="G987">
         <v>125.0</v>
       </c>
       <c r="H987" t="s">
@@ -33019,98 +33019,98 @@
       </c>
       <c r="E1038" t="s">
         <v>12</v>
       </c>
       <c r="F1038">
         <v>195.0</v>
       </c>
       <c r="G1038">
         <v>780.0</v>
       </c>
       <c r="H1038" t="s">
         <v>675</v>
       </c>
       <c r="I1038" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="1039" spans="1:9">
       <c r="A1039" t="s">
         <v>773</v>
       </c>
       <c r="B1039" t="s">
         <v>774</v>
       </c>
       <c r="C1039" t="s">
-        <v>11</v>
+        <v>731</v>
       </c>
       <c r="D1039">
         <v>1</v>
       </c>
       <c r="E1039" t="s">
         <v>12</v>
       </c>
       <c r="F1039">
-        <v>195.0</v>
+        <v>220.0</v>
       </c>
       <c r="G1039">
-        <v>195.0</v>
+        <v>220.0</v>
       </c>
       <c r="H1039" t="s">
-        <v>563</v>
+        <v>56</v>
       </c>
       <c r="I1039" t="s">
-        <v>14</v>
+        <v>732</v>
       </c>
     </row>
     <row r="1040" spans="1:9">
       <c r="A1040" t="s">
         <v>773</v>
       </c>
       <c r="B1040" t="s">
         <v>774</v>
       </c>
       <c r="C1040" t="s">
-        <v>731</v>
+        <v>11</v>
       </c>
       <c r="D1040">
         <v>1</v>
       </c>
       <c r="E1040" t="s">
         <v>12</v>
       </c>
       <c r="F1040">
-        <v>220.0</v>
+        <v>195.0</v>
       </c>
       <c r="G1040">
-        <v>220.0</v>
+        <v>195.0</v>
       </c>
       <c r="H1040" t="s">
-        <v>56</v>
+        <v>563</v>
       </c>
       <c r="I1040" t="s">
-        <v>732</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1041" spans="1:9">
       <c r="A1041" t="s">
         <v>773</v>
       </c>
       <c r="B1041" t="s">
         <v>774</v>
       </c>
       <c r="C1041" t="s">
         <v>107</v>
       </c>
       <c r="D1041">
         <v>1</v>
       </c>
       <c r="E1041" t="s">
         <v>12</v>
       </c>
       <c r="F1041">
         <v>175.0</v>
       </c>
       <c r="G1041">
         <v>175.0</v>
       </c>
       <c r="H1041" t="s">
@@ -33164,98 +33164,98 @@
       </c>
       <c r="E1043" t="s">
         <v>12</v>
       </c>
       <c r="F1043">
         <v>195.0</v>
       </c>
       <c r="G1043">
         <v>195.0</v>
       </c>
       <c r="H1043" t="s">
         <v>56</v>
       </c>
       <c r="I1043" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1044" spans="1:9">
       <c r="A1044" t="s">
         <v>773</v>
       </c>
       <c r="B1044" t="s">
         <v>774</v>
       </c>
       <c r="C1044" t="s">
-        <v>11</v>
+        <v>731</v>
       </c>
       <c r="D1044">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="E1044" t="s">
         <v>12</v>
       </c>
       <c r="F1044">
-        <v>195.0</v>
-[...2 lines deleted...]
-        <v>195.0</v>
+        <v>220.0</v>
+      </c>
+      <c r="G1044" t="s">
+        <v>775</v>
       </c>
       <c r="H1044" t="s">
-        <v>775</v>
+        <v>206</v>
       </c>
       <c r="I1044" t="s">
-        <v>14</v>
+        <v>776</v>
       </c>
     </row>
     <row r="1045" spans="1:9">
       <c r="A1045" t="s">
         <v>773</v>
       </c>
       <c r="B1045" t="s">
         <v>774</v>
       </c>
       <c r="C1045" t="s">
-        <v>731</v>
+        <v>11</v>
       </c>
       <c r="D1045">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E1045" t="s">
         <v>12</v>
       </c>
       <c r="F1045">
-        <v>220.0</v>
-[...2 lines deleted...]
-        <v>776</v>
+        <v>195.0</v>
+      </c>
+      <c r="G1045">
+        <v>195.0</v>
       </c>
       <c r="H1045" t="s">
-        <v>206</v>
+        <v>777</v>
       </c>
       <c r="I1045" t="s">
-        <v>777</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1046" spans="1:9">
       <c r="A1046" t="s">
         <v>773</v>
       </c>
       <c r="B1046" t="s">
         <v>774</v>
       </c>
       <c r="C1046" t="s">
         <v>15</v>
       </c>
       <c r="D1046">
         <v>1</v>
       </c>
       <c r="E1046" t="s">
         <v>12</v>
       </c>
       <c r="F1046">
         <v>205.0</v>
       </c>
       <c r="G1046">
         <v>205.0</v>
       </c>
       <c r="H1046" t="s">
@@ -35136,98 +35136,98 @@
       </c>
       <c r="E1111" t="s">
         <v>12</v>
       </c>
       <c r="F1111">
         <v>195.0</v>
       </c>
       <c r="G1111">
         <v>195.0</v>
       </c>
       <c r="H1111" t="s">
         <v>675</v>
       </c>
       <c r="I1111" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1112" spans="1:9">
       <c r="A1112" t="s">
         <v>829</v>
       </c>
       <c r="B1112" t="s">
         <v>830</v>
       </c>
       <c r="C1112" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D1112">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E1112" t="s">
         <v>12</v>
       </c>
       <c r="F1112">
-        <v>195.0</v>
+        <v>175.0</v>
       </c>
       <c r="G1112">
-        <v>390.0</v>
+        <v>175.0</v>
       </c>
       <c r="H1112" t="s">
-        <v>343</v>
+        <v>831</v>
       </c>
       <c r="I1112" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1113" spans="1:9">
       <c r="A1113" t="s">
         <v>829</v>
       </c>
       <c r="B1113" t="s">
         <v>830</v>
       </c>
       <c r="C1113" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="D1113">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E1113" t="s">
         <v>12</v>
       </c>
       <c r="F1113">
-        <v>175.0</v>
+        <v>195.0</v>
       </c>
       <c r="G1113">
-        <v>175.0</v>
+        <v>390.0</v>
       </c>
       <c r="H1113" t="s">
-        <v>831</v>
+        <v>343</v>
       </c>
       <c r="I1113" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1114" spans="1:9">
       <c r="A1114" t="s">
         <v>829</v>
       </c>
       <c r="B1114" t="s">
         <v>830</v>
       </c>
       <c r="C1114" t="s">
         <v>11</v>
       </c>
       <c r="D1114">
         <v>2</v>
       </c>
       <c r="E1114" t="s">
         <v>12</v>
       </c>
       <c r="F1114">
         <v>195.0</v>
       </c>
       <c r="G1114">
         <v>390.0</v>
       </c>
       <c r="H1114" t="s">