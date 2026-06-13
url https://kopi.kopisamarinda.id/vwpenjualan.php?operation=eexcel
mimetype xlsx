--- v1 (2026-06-05)
+++ v2 (2026-06-13)
@@ -2516,54 +2516,54 @@
   <si>
     <t>3.300.000</t>
   </si>
   <si>
     <t>4.950.000</t>
   </si>
   <si>
     <t>1,050,000</t>
   </si>
   <si>
     <t>28 NOVEMBER 2025</t>
   </si>
   <si>
     <t>28.11.2025</t>
   </si>
   <si>
     <t>RIFQI</t>
   </si>
   <si>
     <t>29 NOVEMBER 2025</t>
   </si>
   <si>
     <t>29.11.2025</t>
   </si>
   <si>
+    <t>Wahid Arian</t>
+  </si>
+  <si>
     <t>DIENG WETAN</t>
-  </si>
-[...1 lines deleted...]
-    <t>Wahid Arian</t>
   </si>
   <si>
     <t>DIENG KULON</t>
   </si>
   <si>
     <t>30 NOVEMBER 2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>Hendra</t>
   </si>
   <si>
     <t>77,500</t>
   </si>
   <si>
     <t>SUM = 4.362</t>
   </si>
   <si>
     <t>SUM = 758.366.090</t>
   </si>
   <si>
     <t>SUM = 196,102,200</t>
   </si>
@@ -8021,98 +8021,98 @@
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176">
         <v>195.0</v>
       </c>
       <c r="G176">
         <v>195.0</v>
       </c>
       <c r="H176" t="s">
         <v>19</v>
       </c>
       <c r="I176" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
         <v>196</v>
       </c>
       <c r="B177" t="s">
         <v>197</v>
       </c>
       <c r="C177" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D177">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177">
         <v>195.0</v>
       </c>
       <c r="G177">
-        <v>58.5</v>
+        <v>195.0</v>
       </c>
       <c r="H177" t="s">
         <v>199</v>
       </c>
-      <c r="I177">
-        <v>0</v>
+      <c r="I177" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>196</v>
       </c>
       <c r="B178" t="s">
         <v>197</v>
       </c>
       <c r="C178" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D178">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178">
         <v>195.0</v>
       </c>
       <c r="G178">
-        <v>195.0</v>
+        <v>58.5</v>
       </c>
       <c r="H178" t="s">
         <v>199</v>
       </c>
-      <c r="I178" t="s">
-        <v>14</v>
+      <c r="I178">
+        <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
         <v>196</v>
       </c>
       <c r="B179" t="s">
         <v>197</v>
       </c>
       <c r="C179" t="s">
         <v>107</v>
       </c>
       <c r="D179">
         <v>5</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179">
         <v>175.0</v>
       </c>
       <c r="G179">
         <v>875.0</v>
       </c>
       <c r="H179" t="s">
@@ -13415,98 +13415,98 @@
       </c>
       <c r="E362" t="s">
         <v>12</v>
       </c>
       <c r="F362">
         <v>195.0</v>
       </c>
       <c r="G362">
         <v>195.0</v>
       </c>
       <c r="H362" t="s">
         <v>116</v>
       </c>
       <c r="I362" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" t="s">
         <v>344</v>
       </c>
       <c r="B363" t="s">
         <v>345</v>
       </c>
       <c r="C363" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D363">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E363" t="s">
         <v>12</v>
       </c>
       <c r="F363">
         <v>195.0</v>
       </c>
       <c r="G363">
-        <v>136.5</v>
+        <v>58.5</v>
       </c>
       <c r="H363" t="s">
         <v>347</v>
       </c>
-      <c r="I363" t="s">
-        <v>14</v>
+      <c r="I363">
+        <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" t="s">
         <v>344</v>
       </c>
       <c r="B364" t="s">
         <v>345</v>
       </c>
       <c r="C364" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D364">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E364" t="s">
         <v>12</v>
       </c>
       <c r="F364">
         <v>195.0</v>
       </c>
       <c r="G364">
-        <v>58.5</v>
+        <v>136.5</v>
       </c>
       <c r="H364" t="s">
         <v>347</v>
       </c>
-      <c r="I364">
-        <v>0</v>
+      <c r="I364" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" t="s">
         <v>344</v>
       </c>
       <c r="B365" t="s">
         <v>345</v>
       </c>
       <c r="C365" t="s">
         <v>15</v>
       </c>
       <c r="D365">
         <v>0</v>
       </c>
       <c r="E365" t="s">
         <v>12</v>
       </c>
       <c r="F365">
         <v>195.0</v>
       </c>
       <c r="G365">
         <v>58.5</v>
       </c>
       <c r="H365" t="s">
@@ -20172,98 +20172,98 @@
       </c>
       <c r="E595" t="s">
         <v>12</v>
       </c>
       <c r="F595">
         <v>195.0</v>
       </c>
       <c r="G595">
         <v>136.5</v>
       </c>
       <c r="H595" t="s">
         <v>472</v>
       </c>
       <c r="I595" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" t="s">
         <v>510</v>
       </c>
       <c r="B596" t="s">
         <v>511</v>
       </c>
       <c r="C596" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D596">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E596" t="s">
         <v>12</v>
       </c>
       <c r="F596">
         <v>195.0</v>
       </c>
       <c r="G596">
-        <v>58.5</v>
+        <v>195.0</v>
       </c>
       <c r="H596" t="s">
         <v>472</v>
       </c>
-      <c r="I596">
-        <v>0</v>
+      <c r="I596" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" t="s">
         <v>510</v>
       </c>
       <c r="B597" t="s">
         <v>511</v>
       </c>
       <c r="C597" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D597">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E597" t="s">
         <v>12</v>
       </c>
       <c r="F597">
         <v>195.0</v>
       </c>
       <c r="G597">
-        <v>195.0</v>
+        <v>58.5</v>
       </c>
       <c r="H597" t="s">
         <v>472</v>
       </c>
-      <c r="I597" t="s">
-        <v>14</v>
+      <c r="I597">
+        <v>0</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" t="s">
         <v>510</v>
       </c>
       <c r="B598" t="s">
         <v>511</v>
       </c>
       <c r="C598" t="s">
         <v>15</v>
       </c>
       <c r="D598">
         <v>1</v>
       </c>
       <c r="E598" t="s">
         <v>12</v>
       </c>
       <c r="F598">
         <v>195.0</v>
       </c>
       <c r="G598">
         <v>97.5</v>
       </c>
       <c r="H598" t="s">
@@ -20868,98 +20868,98 @@
       </c>
       <c r="E619" t="s">
         <v>12</v>
       </c>
       <c r="F619">
         <v>185.0</v>
       </c>
       <c r="G619">
         <v>925.0</v>
       </c>
       <c r="H619" t="s">
         <v>200</v>
       </c>
       <c r="I619" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" t="s">
         <v>523</v>
       </c>
       <c r="B620" t="s">
         <v>524</v>
       </c>
       <c r="C620" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D620">
         <v>1</v>
       </c>
       <c r="E620" t="s">
         <v>12</v>
       </c>
       <c r="F620">
         <v>185.0</v>
       </c>
       <c r="G620">
-        <v>111.0</v>
+        <v>129.5</v>
       </c>
       <c r="H620" t="s">
         <v>200</v>
       </c>
       <c r="I620" t="s">
-        <v>303</v>
+        <v>20</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" t="s">
         <v>523</v>
       </c>
       <c r="B621" t="s">
         <v>524</v>
       </c>
       <c r="C621" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D621">
         <v>1</v>
       </c>
       <c r="E621" t="s">
         <v>12</v>
       </c>
       <c r="F621">
         <v>185.0</v>
       </c>
       <c r="G621">
-        <v>129.5</v>
+        <v>111.0</v>
       </c>
       <c r="H621" t="s">
         <v>200</v>
       </c>
       <c r="I621" t="s">
-        <v>20</v>
+        <v>303</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" t="s">
         <v>523</v>
       </c>
       <c r="B622" t="s">
         <v>524</v>
       </c>
       <c r="C622" t="s">
         <v>11</v>
       </c>
       <c r="D622">
         <v>1</v>
       </c>
       <c r="E622" t="s">
         <v>12</v>
       </c>
       <c r="F622">
         <v>185.0</v>
       </c>
       <c r="G622">
         <v>129.5</v>
       </c>
       <c r="H622" t="s">
@@ -26523,156 +26523,156 @@
       </c>
       <c r="E814" t="s">
         <v>12</v>
       </c>
       <c r="F814">
         <v>195.0</v>
       </c>
       <c r="G814">
         <v>58.5</v>
       </c>
       <c r="H814" t="s">
         <v>641</v>
       </c>
       <c r="I814">
         <v>0</v>
       </c>
     </row>
     <row r="815" spans="1:9">
       <c r="A815" t="s">
         <v>642</v>
       </c>
       <c r="B815" t="s">
         <v>643</v>
       </c>
       <c r="C815" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D815">
         <v>1</v>
       </c>
       <c r="E815" t="s">
         <v>12</v>
       </c>
       <c r="F815">
         <v>195.0</v>
       </c>
       <c r="G815">
-        <v>195.0</v>
+        <v>97.5</v>
       </c>
       <c r="H815" t="s">
         <v>334</v>
       </c>
       <c r="I815" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="816" spans="1:9">
       <c r="A816" t="s">
         <v>642</v>
       </c>
       <c r="B816" t="s">
         <v>643</v>
       </c>
       <c r="C816" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D816">
         <v>1</v>
       </c>
       <c r="E816" t="s">
         <v>12</v>
       </c>
       <c r="F816">
         <v>195.0</v>
       </c>
       <c r="G816">
-        <v>97.5</v>
+        <v>195.0</v>
       </c>
       <c r="H816" t="s">
         <v>334</v>
       </c>
       <c r="I816" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="817" spans="1:9">
       <c r="A817" t="s">
         <v>642</v>
       </c>
       <c r="B817" t="s">
         <v>643</v>
       </c>
       <c r="C817" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D817">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E817" t="s">
         <v>12</v>
       </c>
       <c r="F817">
         <v>195.0</v>
       </c>
       <c r="G817">
-        <v>58.5</v>
+        <v>136.5</v>
       </c>
       <c r="H817" t="s">
         <v>334</v>
       </c>
-      <c r="I817">
-        <v>0</v>
+      <c r="I817" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="818" spans="1:9">
       <c r="A818" t="s">
         <v>642</v>
       </c>
       <c r="B818" t="s">
         <v>643</v>
       </c>
       <c r="C818" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D818">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E818" t="s">
         <v>12</v>
       </c>
       <c r="F818">
         <v>195.0</v>
       </c>
       <c r="G818">
-        <v>136.5</v>
+        <v>58.5</v>
       </c>
       <c r="H818" t="s">
         <v>334</v>
       </c>
-      <c r="I818" t="s">
-        <v>20</v>
+      <c r="I818">
+        <v>0</v>
       </c>
     </row>
     <row r="819" spans="1:9">
       <c r="A819" t="s">
         <v>642</v>
       </c>
       <c r="B819" t="s">
         <v>643</v>
       </c>
       <c r="C819" t="s">
         <v>15</v>
       </c>
       <c r="D819">
         <v>1</v>
       </c>
       <c r="E819" t="s">
         <v>12</v>
       </c>
       <c r="F819">
         <v>195.0</v>
       </c>
       <c r="G819">
         <v>195.0</v>
       </c>
       <c r="H819" t="s">
@@ -26784,98 +26784,98 @@
       </c>
       <c r="E823" t="s">
         <v>12</v>
       </c>
       <c r="F823">
         <v>195.0</v>
       </c>
       <c r="G823">
         <v>975.0</v>
       </c>
       <c r="H823" t="s">
         <v>17</v>
       </c>
       <c r="I823" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="824" spans="1:9">
       <c r="A824" t="s">
         <v>642</v>
       </c>
       <c r="B824" t="s">
         <v>643</v>
       </c>
       <c r="C824" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D824">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E824" t="s">
         <v>12</v>
       </c>
       <c r="F824">
         <v>195.0</v>
       </c>
       <c r="G824">
-        <v>78.0</v>
+        <v>117.0</v>
       </c>
       <c r="H824" t="s">
         <v>119</v>
       </c>
-      <c r="I824">
-        <v>0</v>
+      <c r="I824" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="825" spans="1:9">
       <c r="A825" t="s">
         <v>642</v>
       </c>
       <c r="B825" t="s">
         <v>643</v>
       </c>
       <c r="C825" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D825">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E825" t="s">
         <v>12</v>
       </c>
       <c r="F825">
         <v>195.0</v>
       </c>
       <c r="G825">
-        <v>117.0</v>
+        <v>78.0</v>
       </c>
       <c r="H825" t="s">
         <v>119</v>
       </c>
-      <c r="I825" t="s">
-        <v>20</v>
+      <c r="I825">
+        <v>0</v>
       </c>
     </row>
     <row r="826" spans="1:9">
       <c r="A826" t="s">
         <v>646</v>
       </c>
       <c r="B826" t="s">
         <v>647</v>
       </c>
       <c r="C826" t="s">
         <v>11</v>
       </c>
       <c r="D826">
         <v>1</v>
       </c>
       <c r="E826" t="s">
         <v>12</v>
       </c>
       <c r="F826">
         <v>195.0</v>
       </c>
       <c r="G826">
         <v>195.0</v>
       </c>
       <c r="H826" t="s">
@@ -27016,98 +27016,98 @@
       </c>
       <c r="E831" t="s">
         <v>12</v>
       </c>
       <c r="F831">
         <v>195.0</v>
       </c>
       <c r="G831">
         <v>975.0</v>
       </c>
       <c r="H831" t="s">
         <v>525</v>
       </c>
       <c r="I831" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="832" spans="1:9">
       <c r="A832" t="s">
         <v>646</v>
       </c>
       <c r="B832" t="s">
         <v>647</v>
       </c>
       <c r="C832" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D832">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E832" t="s">
         <v>12</v>
       </c>
       <c r="F832">
         <v>195.0</v>
       </c>
       <c r="G832">
-        <v>136.5</v>
+        <v>58.5</v>
       </c>
       <c r="H832" t="s">
         <v>567</v>
       </c>
-      <c r="I832" t="s">
-        <v>14</v>
+      <c r="I832">
+        <v>0</v>
       </c>
     </row>
     <row r="833" spans="1:9">
       <c r="A833" t="s">
         <v>646</v>
       </c>
       <c r="B833" t="s">
         <v>647</v>
       </c>
       <c r="C833" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D833">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E833" t="s">
         <v>12</v>
       </c>
       <c r="F833">
         <v>195.0</v>
       </c>
       <c r="G833">
-        <v>58.5</v>
+        <v>136.5</v>
       </c>
       <c r="H833" t="s">
         <v>567</v>
       </c>
-      <c r="I833">
-        <v>0</v>
+      <c r="I833" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="834" spans="1:9">
       <c r="A834" t="s">
         <v>646</v>
       </c>
       <c r="B834" t="s">
         <v>647</v>
       </c>
       <c r="C834" t="s">
         <v>15</v>
       </c>
       <c r="D834">
         <v>5</v>
       </c>
       <c r="E834" t="s">
         <v>12</v>
       </c>
       <c r="F834">
         <v>185.0</v>
       </c>
       <c r="G834">
         <v>925.0</v>
       </c>
       <c r="H834" t="s">
@@ -30148,98 +30148,98 @@
       </c>
       <c r="E939" t="s">
         <v>12</v>
       </c>
       <c r="F939">
         <v>195.0</v>
       </c>
       <c r="G939">
         <v>78.0</v>
       </c>
       <c r="H939" t="s">
         <v>422</v>
       </c>
       <c r="I939">
         <v>0</v>
       </c>
     </row>
     <row r="940" spans="1:9">
       <c r="A940" t="s">
         <v>711</v>
       </c>
       <c r="B940" t="s">
         <v>712</v>
       </c>
       <c r="C940" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="D940">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E940" t="s">
         <v>12</v>
       </c>
       <c r="F940">
-        <v>125.0</v>
+        <v>175.0</v>
       </c>
       <c r="G940">
-        <v>125.0</v>
+        <v>350.0</v>
       </c>
       <c r="H940" t="s">
-        <v>675</v>
+        <v>195</v>
       </c>
       <c r="I940" t="s">
-        <v>162</v>
+        <v>22</v>
       </c>
     </row>
     <row r="941" spans="1:9">
       <c r="A941" t="s">
         <v>711</v>
       </c>
       <c r="B941" t="s">
         <v>712</v>
       </c>
       <c r="C941" t="s">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="D941">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E941" t="s">
         <v>12</v>
       </c>
       <c r="F941">
-        <v>175.0</v>
+        <v>125.0</v>
       </c>
       <c r="G941">
-        <v>350.0</v>
+        <v>125.0</v>
       </c>
       <c r="H941" t="s">
-        <v>195</v>
+        <v>675</v>
       </c>
       <c r="I941" t="s">
-        <v>22</v>
+        <v>162</v>
       </c>
     </row>
     <row r="942" spans="1:9">
       <c r="A942" t="s">
         <v>711</v>
       </c>
       <c r="B942" t="s">
         <v>712</v>
       </c>
       <c r="C942" t="s">
         <v>15</v>
       </c>
       <c r="D942">
         <v>2</v>
       </c>
       <c r="E942" t="s">
         <v>12</v>
       </c>
       <c r="F942">
         <v>195.0</v>
       </c>
       <c r="G942">
         <v>390.0</v>
       </c>
       <c r="H942" t="s">
@@ -31424,127 +31424,127 @@
       </c>
       <c r="E983" t="s">
         <v>12</v>
       </c>
       <c r="F983">
         <v>195.0</v>
       </c>
       <c r="G983">
         <v>117.0</v>
       </c>
       <c r="H983" t="s">
         <v>710</v>
       </c>
       <c r="I983" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="984" spans="1:9">
       <c r="A984" t="s">
         <v>742</v>
       </c>
       <c r="B984" t="s">
         <v>743</v>
       </c>
       <c r="C984" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="D984">
         <v>1</v>
       </c>
       <c r="E984" t="s">
         <v>12</v>
       </c>
       <c r="F984">
-        <v>210.0</v>
+        <v>175.0</v>
       </c>
       <c r="G984">
-        <v>210.0</v>
+        <v>175.0</v>
       </c>
       <c r="H984" t="s">
         <v>675</v>
       </c>
       <c r="I984" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
     </row>
     <row r="985" spans="1:9">
       <c r="A985" t="s">
         <v>742</v>
       </c>
       <c r="B985" t="s">
         <v>743</v>
       </c>
       <c r="C985" t="s">
-        <v>737</v>
+        <v>11</v>
       </c>
       <c r="D985">
         <v>1</v>
       </c>
       <c r="E985" t="s">
         <v>12</v>
       </c>
       <c r="F985">
-        <v>125.0</v>
+        <v>210.0</v>
       </c>
       <c r="G985">
-        <v>125.0</v>
+        <v>210.0</v>
       </c>
       <c r="H985" t="s">
-        <v>745</v>
+        <v>675</v>
       </c>
       <c r="I985" t="s">
-        <v>162</v>
+        <v>32</v>
       </c>
     </row>
     <row r="986" spans="1:9">
       <c r="A986" t="s">
         <v>742</v>
       </c>
       <c r="B986" t="s">
         <v>743</v>
       </c>
       <c r="C986" t="s">
-        <v>107</v>
+        <v>737</v>
       </c>
       <c r="D986">
         <v>1</v>
       </c>
       <c r="E986" t="s">
         <v>12</v>
       </c>
       <c r="F986">
-        <v>175.0</v>
+        <v>125.0</v>
       </c>
       <c r="G986">
-        <v>175.0</v>
+        <v>125.0</v>
       </c>
       <c r="H986" t="s">
-        <v>675</v>
+        <v>745</v>
       </c>
       <c r="I986" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
     </row>
     <row r="987" spans="1:9">
       <c r="A987" t="s">
         <v>742</v>
       </c>
       <c r="B987" t="s">
         <v>743</v>
       </c>
       <c r="C987" t="s">
         <v>728</v>
       </c>
       <c r="D987">
         <v>1</v>
       </c>
       <c r="E987" t="s">
         <v>12</v>
       </c>
       <c r="F987">
         <v>125.0</v>
       </c>
       <c r="G987">
         <v>125.0</v>
       </c>
       <c r="H987" t="s">
@@ -35136,98 +35136,98 @@
       </c>
       <c r="E1111" t="s">
         <v>12</v>
       </c>
       <c r="F1111">
         <v>195.0</v>
       </c>
       <c r="G1111">
         <v>195.0</v>
       </c>
       <c r="H1111" t="s">
         <v>675</v>
       </c>
       <c r="I1111" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1112" spans="1:9">
       <c r="A1112" t="s">
         <v>829</v>
       </c>
       <c r="B1112" t="s">
         <v>830</v>
       </c>
       <c r="C1112" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="D1112">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E1112" t="s">
         <v>12</v>
       </c>
       <c r="F1112">
-        <v>175.0</v>
+        <v>195.0</v>
       </c>
       <c r="G1112">
-        <v>175.0</v>
+        <v>390.0</v>
       </c>
       <c r="H1112" t="s">
-        <v>831</v>
+        <v>343</v>
       </c>
       <c r="I1112" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1113" spans="1:9">
       <c r="A1113" t="s">
         <v>829</v>
       </c>
       <c r="B1113" t="s">
         <v>830</v>
       </c>
       <c r="C1113" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D1113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E1113" t="s">
         <v>12</v>
       </c>
       <c r="F1113">
-        <v>195.0</v>
+        <v>175.0</v>
       </c>
       <c r="G1113">
-        <v>390.0</v>
+        <v>175.0</v>
       </c>
       <c r="H1113" t="s">
-        <v>343</v>
+        <v>831</v>
       </c>
       <c r="I1113" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1114" spans="1:9">
       <c r="A1114" t="s">
         <v>829</v>
       </c>
       <c r="B1114" t="s">
         <v>830</v>
       </c>
       <c r="C1114" t="s">
         <v>11</v>
       </c>
       <c r="D1114">
         <v>2</v>
       </c>
       <c r="E1114" t="s">
         <v>12</v>
       </c>
       <c r="F1114">
         <v>195.0</v>
       </c>
       <c r="G1114">
         <v>390.0</v>
       </c>
       <c r="H1114" t="s">
@@ -35281,98 +35281,98 @@
       </c>
       <c r="E1116" t="s">
         <v>12</v>
       </c>
       <c r="F1116">
         <v>195.0</v>
       </c>
       <c r="G1116">
         <v>585.0</v>
       </c>
       <c r="H1116" t="s">
         <v>206</v>
       </c>
       <c r="I1116" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="1117" spans="1:9">
       <c r="A1117" t="s">
         <v>832</v>
       </c>
       <c r="B1117" t="s">
         <v>833</v>
       </c>
       <c r="C1117" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1117">
+        <v>1</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1117">
+        <v>195.0</v>
+      </c>
+      <c r="G1117">
+        <v>195.0</v>
+      </c>
+      <c r="H1117" t="s">
         <v>834</v>
       </c>
-      <c r="D1117">
-[...13 lines deleted...]
-      </c>
       <c r="I1117" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1118" spans="1:9">
       <c r="A1118" t="s">
         <v>832</v>
       </c>
       <c r="B1118" t="s">
         <v>833</v>
       </c>
       <c r="C1118" t="s">
-        <v>15</v>
+        <v>835</v>
       </c>
       <c r="D1118">
         <v>1</v>
       </c>
       <c r="E1118" t="s">
         <v>12</v>
       </c>
       <c r="F1118">
-        <v>195.0</v>
+        <v>125.0</v>
       </c>
       <c r="G1118">
-        <v>195.0</v>
+        <v>125.0</v>
       </c>
       <c r="H1118" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="I1118" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
     </row>
     <row r="1119" spans="1:9">
       <c r="A1119" t="s">
         <v>832</v>
       </c>
       <c r="B1119" t="s">
         <v>833</v>
       </c>
       <c r="C1119" t="s">
         <v>11</v>
       </c>
       <c r="D1119">
         <v>1</v>
       </c>
       <c r="E1119" t="s">
         <v>12</v>
       </c>
       <c r="F1119">
         <v>195.0</v>
       </c>
       <c r="G1119">
         <v>195.0</v>
       </c>
       <c r="H1119" t="s">