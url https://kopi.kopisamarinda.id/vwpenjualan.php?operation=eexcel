--- v2 (2026-06-13)
+++ v3 (2026-10-06)
@@ -2516,54 +2516,54 @@
   <si>
     <t>3.300.000</t>
   </si>
   <si>
     <t>4.950.000</t>
   </si>
   <si>
     <t>1,050,000</t>
   </si>
   <si>
     <t>28 NOVEMBER 2025</t>
   </si>
   <si>
     <t>28.11.2025</t>
   </si>
   <si>
     <t>RIFQI</t>
   </si>
   <si>
     <t>29 NOVEMBER 2025</t>
   </si>
   <si>
     <t>29.11.2025</t>
   </si>
   <si>
+    <t>DIENG WETAN</t>
+  </si>
+  <si>
     <t>Wahid Arian</t>
-  </si>
-[...1 lines deleted...]
-    <t>DIENG WETAN</t>
   </si>
   <si>
     <t>DIENG KULON</t>
   </si>
   <si>
     <t>30 NOVEMBER 2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>Hendra</t>
   </si>
   <si>
     <t>77,500</t>
   </si>
   <si>
     <t>SUM = 4.362</t>
   </si>
   <si>
     <t>SUM = 758.366.090</t>
   </si>
   <si>
     <t>SUM = 196,102,200</t>
   </si>
@@ -13415,98 +13415,98 @@
       </c>
       <c r="E362" t="s">
         <v>12</v>
       </c>
       <c r="F362">
         <v>195.0</v>
       </c>
       <c r="G362">
         <v>195.0</v>
       </c>
       <c r="H362" t="s">
         <v>116</v>
       </c>
       <c r="I362" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" t="s">
         <v>344</v>
       </c>
       <c r="B363" t="s">
         <v>345</v>
       </c>
       <c r="C363" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D363">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E363" t="s">
         <v>12</v>
       </c>
       <c r="F363">
         <v>195.0</v>
       </c>
       <c r="G363">
-        <v>58.5</v>
+        <v>136.5</v>
       </c>
       <c r="H363" t="s">
         <v>347</v>
       </c>
-      <c r="I363">
-        <v>0</v>
+      <c r="I363" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" t="s">
         <v>344</v>
       </c>
       <c r="B364" t="s">
         <v>345</v>
       </c>
       <c r="C364" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D364">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E364" t="s">
         <v>12</v>
       </c>
       <c r="F364">
         <v>195.0</v>
       </c>
       <c r="G364">
-        <v>136.5</v>
+        <v>58.5</v>
       </c>
       <c r="H364" t="s">
         <v>347</v>
       </c>
-      <c r="I364" t="s">
-        <v>14</v>
+      <c r="I364">
+        <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" t="s">
         <v>344</v>
       </c>
       <c r="B365" t="s">
         <v>345</v>
       </c>
       <c r="C365" t="s">
         <v>15</v>
       </c>
       <c r="D365">
         <v>0</v>
       </c>
       <c r="E365" t="s">
         <v>12</v>
       </c>
       <c r="F365">
         <v>195.0</v>
       </c>
       <c r="G365">
         <v>58.5</v>
       </c>
       <c r="H365" t="s">
@@ -20172,98 +20172,98 @@
       </c>
       <c r="E595" t="s">
         <v>12</v>
       </c>
       <c r="F595">
         <v>195.0</v>
       </c>
       <c r="G595">
         <v>136.5</v>
       </c>
       <c r="H595" t="s">
         <v>472</v>
       </c>
       <c r="I595" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" t="s">
         <v>510</v>
       </c>
       <c r="B596" t="s">
         <v>511</v>
       </c>
       <c r="C596" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D596">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E596" t="s">
         <v>12</v>
       </c>
       <c r="F596">
         <v>195.0</v>
       </c>
       <c r="G596">
-        <v>195.0</v>
+        <v>58.5</v>
       </c>
       <c r="H596" t="s">
         <v>472</v>
       </c>
-      <c r="I596" t="s">
-        <v>14</v>
+      <c r="I596">
+        <v>0</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" t="s">
         <v>510</v>
       </c>
       <c r="B597" t="s">
         <v>511</v>
       </c>
       <c r="C597" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D597">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E597" t="s">
         <v>12</v>
       </c>
       <c r="F597">
         <v>195.0</v>
       </c>
       <c r="G597">
-        <v>58.5</v>
+        <v>195.0</v>
       </c>
       <c r="H597" t="s">
         <v>472</v>
       </c>
-      <c r="I597">
-        <v>0</v>
+      <c r="I597" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" t="s">
         <v>510</v>
       </c>
       <c r="B598" t="s">
         <v>511</v>
       </c>
       <c r="C598" t="s">
         <v>15</v>
       </c>
       <c r="D598">
         <v>1</v>
       </c>
       <c r="E598" t="s">
         <v>12</v>
       </c>
       <c r="F598">
         <v>195.0</v>
       </c>
       <c r="G598">
         <v>97.5</v>
       </c>
       <c r="H598" t="s">
@@ -20868,98 +20868,98 @@
       </c>
       <c r="E619" t="s">
         <v>12</v>
       </c>
       <c r="F619">
         <v>185.0</v>
       </c>
       <c r="G619">
         <v>925.0</v>
       </c>
       <c r="H619" t="s">
         <v>200</v>
       </c>
       <c r="I619" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" t="s">
         <v>523</v>
       </c>
       <c r="B620" t="s">
         <v>524</v>
       </c>
       <c r="C620" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D620">
         <v>1</v>
       </c>
       <c r="E620" t="s">
         <v>12</v>
       </c>
       <c r="F620">
         <v>185.0</v>
       </c>
       <c r="G620">
-        <v>129.5</v>
+        <v>111.0</v>
       </c>
       <c r="H620" t="s">
         <v>200</v>
       </c>
       <c r="I620" t="s">
-        <v>20</v>
+        <v>303</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" t="s">
         <v>523</v>
       </c>
       <c r="B621" t="s">
         <v>524</v>
       </c>
       <c r="C621" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D621">
         <v>1</v>
       </c>
       <c r="E621" t="s">
         <v>12</v>
       </c>
       <c r="F621">
         <v>185.0</v>
       </c>
       <c r="G621">
-        <v>111.0</v>
+        <v>129.5</v>
       </c>
       <c r="H621" t="s">
         <v>200</v>
       </c>
       <c r="I621" t="s">
-        <v>303</v>
+        <v>20</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" t="s">
         <v>523</v>
       </c>
       <c r="B622" t="s">
         <v>524</v>
       </c>
       <c r="C622" t="s">
         <v>11</v>
       </c>
       <c r="D622">
         <v>1</v>
       </c>
       <c r="E622" t="s">
         <v>12</v>
       </c>
       <c r="F622">
         <v>185.0</v>
       </c>
       <c r="G622">
         <v>129.5</v>
       </c>
       <c r="H622" t="s">
@@ -31424,127 +31424,127 @@
       </c>
       <c r="E983" t="s">
         <v>12</v>
       </c>
       <c r="F983">
         <v>195.0</v>
       </c>
       <c r="G983">
         <v>117.0</v>
       </c>
       <c r="H983" t="s">
         <v>710</v>
       </c>
       <c r="I983" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="984" spans="1:9">
       <c r="A984" t="s">
         <v>742</v>
       </c>
       <c r="B984" t="s">
         <v>743</v>
       </c>
       <c r="C984" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="D984">
         <v>1</v>
       </c>
       <c r="E984" t="s">
         <v>12</v>
       </c>
       <c r="F984">
-        <v>175.0</v>
+        <v>210.0</v>
       </c>
       <c r="G984">
-        <v>175.0</v>
+        <v>210.0</v>
       </c>
       <c r="H984" t="s">
         <v>675</v>
       </c>
       <c r="I984" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="985" spans="1:9">
       <c r="A985" t="s">
         <v>742</v>
       </c>
       <c r="B985" t="s">
         <v>743</v>
       </c>
       <c r="C985" t="s">
-        <v>11</v>
+        <v>737</v>
       </c>
       <c r="D985">
         <v>1</v>
       </c>
       <c r="E985" t="s">
         <v>12</v>
       </c>
       <c r="F985">
-        <v>210.0</v>
+        <v>125.0</v>
       </c>
       <c r="G985">
-        <v>210.0</v>
+        <v>125.0</v>
       </c>
       <c r="H985" t="s">
-        <v>675</v>
+        <v>745</v>
       </c>
       <c r="I985" t="s">
-        <v>32</v>
+        <v>162</v>
       </c>
     </row>
     <row r="986" spans="1:9">
       <c r="A986" t="s">
         <v>742</v>
       </c>
       <c r="B986" t="s">
         <v>743</v>
       </c>
       <c r="C986" t="s">
-        <v>737</v>
+        <v>107</v>
       </c>
       <c r="D986">
         <v>1</v>
       </c>
       <c r="E986" t="s">
         <v>12</v>
       </c>
       <c r="F986">
-        <v>125.0</v>
+        <v>175.0</v>
       </c>
       <c r="G986">
-        <v>125.0</v>
+        <v>175.0</v>
       </c>
       <c r="H986" t="s">
-        <v>745</v>
+        <v>675</v>
       </c>
       <c r="I986" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
     </row>
     <row r="987" spans="1:9">
       <c r="A987" t="s">
         <v>742</v>
       </c>
       <c r="B987" t="s">
         <v>743</v>
       </c>
       <c r="C987" t="s">
         <v>728</v>
       </c>
       <c r="D987">
         <v>1</v>
       </c>
       <c r="E987" t="s">
         <v>12</v>
       </c>
       <c r="F987">
         <v>125.0</v>
       </c>
       <c r="G987">
         <v>125.0</v>
       </c>
       <c r="H987" t="s">
@@ -35281,98 +35281,98 @@
       </c>
       <c r="E1116" t="s">
         <v>12</v>
       </c>
       <c r="F1116">
         <v>195.0</v>
       </c>
       <c r="G1116">
         <v>585.0</v>
       </c>
       <c r="H1116" t="s">
         <v>206</v>
       </c>
       <c r="I1116" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="1117" spans="1:9">
       <c r="A1117" t="s">
         <v>832</v>
       </c>
       <c r="B1117" t="s">
         <v>833</v>
       </c>
       <c r="C1117" t="s">
-        <v>15</v>
+        <v>834</v>
       </c>
       <c r="D1117">
         <v>1</v>
       </c>
       <c r="E1117" t="s">
         <v>12</v>
       </c>
       <c r="F1117">
-        <v>195.0</v>
+        <v>125.0</v>
       </c>
       <c r="G1117">
-        <v>195.0</v>
+        <v>125.0</v>
       </c>
       <c r="H1117" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="I1117" t="s">
-        <v>20</v>
+        <v>162</v>
       </c>
     </row>
     <row r="1118" spans="1:9">
       <c r="A1118" t="s">
         <v>832</v>
       </c>
       <c r="B1118" t="s">
         <v>833</v>
       </c>
       <c r="C1118" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1118">
+        <v>1</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F1118">
+        <v>195.0</v>
+      </c>
+      <c r="G1118">
+        <v>195.0</v>
+      </c>
+      <c r="H1118" t="s">
         <v>835</v>
       </c>
-      <c r="D1118">
-[...13 lines deleted...]
-      </c>
       <c r="I1118" t="s">
-        <v>162</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1119" spans="1:9">
       <c r="A1119" t="s">
         <v>832</v>
       </c>
       <c r="B1119" t="s">
         <v>833</v>
       </c>
       <c r="C1119" t="s">
         <v>11</v>
       </c>
       <c r="D1119">
         <v>1</v>
       </c>
       <c r="E1119" t="s">
         <v>12</v>
       </c>
       <c r="F1119">
         <v>195.0</v>
       </c>
       <c r="G1119">
         <v>195.0</v>
       </c>
       <c r="H1119" t="s">